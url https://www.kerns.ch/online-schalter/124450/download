--- v0 (2025-12-30)
+++ v1 (2026-05-24)
@@ -3,97 +3,98 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="675CB797" w14:textId="77777777" w:rsidR="008A2609" w:rsidRPr="00B56C20" w:rsidRDefault="008A2609" w:rsidP="00740496">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3787AF12" w14:textId="77777777" w:rsidR="00B56C20" w:rsidRPr="00BE33D1" w:rsidRDefault="00B56C20" w:rsidP="00B56C20">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Sarnerstrasse 5</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B54291E" w14:textId="77777777" w:rsidR="00B56C20" w:rsidRPr="00BE33D1" w:rsidRDefault="00B56C20" w:rsidP="00B56C20">
+    <w:p w14:paraId="6B54291E" w14:textId="3D9EA800" w:rsidR="00B56C20" w:rsidRPr="00BE33D1" w:rsidRDefault="00B56C20" w:rsidP="00B56C20">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE33D1">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Postfach 546</w:t>
+        <w:t xml:space="preserve">Postfach </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16BA4D1A" w14:textId="77777777" w:rsidR="00B56C20" w:rsidRPr="00BE33D1" w:rsidRDefault="00B56C20" w:rsidP="00B56C20">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE33D1">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>6064 Kerns</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="042C92D3" w14:textId="77777777" w:rsidR="00B56C20" w:rsidRPr="00BE33D1" w:rsidRDefault="00B56C20" w:rsidP="00B56C20">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE33D1">
@@ -102,50 +103,51 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Tel. 041 666 31 </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:alias w:val="Tel. Nr."/>
           <w:tag w:val="Tel. Nr."/>
           <w:id w:val="-2083208465"/>
           <w:placeholder>
             <w:docPart w:val="BAD3183158274CB9A5D4D106061390BA"/>
           </w:placeholder>
           <w:comboBox>
             <w:listItem w:displayText="31" w:value="31"/>
             <w:listItem w:displayText="34" w:value="34"/>
             <w:listItem w:displayText="50" w:value="50"/>
             <w:listItem w:displayText="51" w:value="51"/>
             <w:listItem w:displayText="40" w:value="40"/>
             <w:listItem w:displayText="46" w:value="46"/>
           </w:comboBox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>43</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="3D095ADB" w14:textId="54883297" w:rsidR="00B56C20" w:rsidRPr="00BE33D1" w:rsidRDefault="001A3B3D" w:rsidP="00B56C20">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2672"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -1231,57 +1233,57 @@
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="Kontrollkästchen1"/>
       <w:r w:rsidR="00A860D7">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="00A860D7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00A860D7">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00A860D7">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="00545BC6">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00273A16" w:rsidRPr="004D65ED">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
@@ -1291,57 +1293,57 @@
       <w:r w:rsidR="00A860D7">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="Kontrollkästchen5"/>
       <w:r w:rsidR="00A860D7">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="00A860D7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00A860D7">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00A860D7">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="18CAE8B2" w14:textId="2BF12026" w:rsidR="009F50F0" w:rsidRDefault="009F50F0" w:rsidP="000A74D8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5812"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
@@ -1385,57 +1387,57 @@
       <w:r w:rsidR="00A860D7">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="Kontrollkästchen2"/>
       <w:r w:rsidR="00A860D7">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="00A860D7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00A860D7">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00A860D7">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidR="00545BC6">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00273A16" w:rsidRPr="004D65ED">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
@@ -1445,57 +1447,57 @@
       <w:r w:rsidR="00A860D7">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="Kontrollkästchen6"/>
       <w:r w:rsidR="00A860D7">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="00A860D7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00A860D7">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00A860D7">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="5391D3C9" w14:textId="41EF6F5C" w:rsidR="009F50F0" w:rsidRPr="004D65ED" w:rsidRDefault="009F50F0" w:rsidP="000A74D8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5812"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
@@ -1539,57 +1541,57 @@
       <w:r w:rsidR="00A860D7">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="Kontrollkästchen3"/>
       <w:r w:rsidR="00A860D7">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="00A860D7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00A860D7">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00A860D7">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidR="00545BC6">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00273A16" w:rsidRPr="004D65ED">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
@@ -1599,57 +1601,57 @@
       <w:r w:rsidR="00A860D7">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="Kontrollkästchen7"/>
       <w:r w:rsidR="00A860D7">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="00A860D7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00A860D7">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00A860D7">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="6B0B789A" w14:textId="2FE29CC1" w:rsidR="009F50F0" w:rsidRPr="004D65ED" w:rsidRDefault="009F50F0" w:rsidP="000A74D8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5812"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
@@ -1699,57 +1701,57 @@
       <w:r w:rsidR="00A860D7">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="9" w:name="Kontrollkästchen4"/>
       <w:r w:rsidR="00A860D7">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="00A860D7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00A860D7">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00A860D7">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidR="00545BC6">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00273A16" w:rsidRPr="004D65ED">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
@@ -1759,135 +1761,142 @@
       <w:r w:rsidR="00A860D7">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen8"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="10" w:name="Kontrollkästchen8"/>
       <w:r w:rsidR="00A860D7">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="00A860D7">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00A860D7">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00A860D7">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="015F7591" w14:textId="77777777" w:rsidR="00E40A18" w:rsidRDefault="00E40A18" w:rsidP="00273A16">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="681A80EC" w14:textId="217A7554" w:rsidR="00E40A18" w:rsidRDefault="00E40A18" w:rsidP="00740496">
+    <w:p w14:paraId="681A80EC" w14:textId="03BF76E3" w:rsidR="00E40A18" w:rsidRDefault="00E40A18" w:rsidP="00740496">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Umleitungen oder Sperrungen sind vorgängig der Arbeitsausführung mit dem Leiter Werk</w:t>
       </w:r>
       <w:r w:rsidR="00DA3CF0">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>dienst</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> zu besprechen (</w:t>
       </w:r>
       <w:r w:rsidR="00AA7D9B">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Tel: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">041 666 31 75 oder </w:t>
       </w:r>
       <w:r w:rsidR="008F1247">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">E-Mail: </w:t>
       </w:r>
+      <w:r w:rsidR="00875C99">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>werkdienst</w:t>
+      </w:r>
       <w:r w:rsidRPr="008F1247">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>thomas.arnold@kerns.ow.ch</w:t>
+        <w:t>@kerns.ow.ch</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00C73736">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="034AAB4B" w14:textId="77777777" w:rsidR="00273A16" w:rsidRDefault="00273A16" w:rsidP="00740496">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -1939,57 +1948,57 @@
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="11" w:name="Kontrollkästchen9"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E202D3">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
@@ -2023,57 +2032,57 @@
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="12" w:name="Kontrollkästchen12"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004D65ED" w:rsidRPr="004D65ED">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
@@ -2641,51 +2650,51 @@
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E46291">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe UI Light" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Belags</w:t>
       </w:r>
       <w:r w:rsidR="00EF393F" w:rsidRPr="00E46291">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe UI Light" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>arbeiten</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64AE7BA6" w14:textId="20CAA3AC" w:rsidR="00EF393F" w:rsidRPr="00A937A1" w:rsidRDefault="00540795" w:rsidP="00E46291">
+    <w:p w14:paraId="64AE7BA6" w14:textId="2CD36A0C" w:rsidR="00EF393F" w:rsidRPr="00A937A1" w:rsidRDefault="00540795" w:rsidP="00E46291">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe UI Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A937A1">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe UI Light" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Grabenanschnitt</w:t>
       </w:r>
       <w:r w:rsidR="00C502D7" w:rsidRPr="00A937A1">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe UI Light" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -2714,51 +2723,69 @@
       <w:r w:rsidRPr="00A937A1">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe UI Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>mit Kompressormeissel oder Flächenfräse</w:t>
       </w:r>
       <w:r w:rsidR="00DA3CF0" w:rsidRPr="00A937A1">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe UI Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> auszuführen</w:t>
       </w:r>
       <w:r w:rsidRPr="00A937A1">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe UI Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Nachschnitt beidseitig der Grabenbreite + 30 cm mit Kompressormeissel oder Flächenfräse. </w:t>
+        <w:t xml:space="preserve">. Nachschnitt beidseitig der Grabenbreite + </w:t>
+      </w:r>
+      <w:r w:rsidR="000E68FD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Segoe UI Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A937A1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Segoe UI Light" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0 cm mit Kompressormeissel oder Flächenfräse. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A937A1">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe UI Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Rand</w:t>
       </w:r>
       <w:r w:rsidR="00EF393F" w:rsidRPr="00A937A1">
         <w:rPr>
           <w:rFonts w:eastAsia="Segoe UI Light" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">abschlüsse über neuen Leitungsquerungen sind in der Regel zu ersetzen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="466AF8F9" w14:textId="26FA8050" w:rsidR="00EF393F" w:rsidRPr="00A937A1" w:rsidRDefault="00EF393F" w:rsidP="00E46291">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -4194,70 +4221,70 @@
       <w:r w:rsidR="00A937A1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>- Bauamt</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D66BD1" w:rsidRPr="00A937A1" w:rsidSect="00A937A1">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="624" w:right="1274" w:bottom="567" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
       <w:paperSrc w:first="1" w:other="2"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C75702B" w14:textId="77777777" w:rsidR="00790EC7" w:rsidRDefault="00790EC7">
+    <w:p w14:paraId="217B6D8B" w14:textId="77777777" w:rsidR="00040F16" w:rsidRDefault="00040F16">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F0CF728" w14:textId="77777777" w:rsidR="00790EC7" w:rsidRDefault="00790EC7">
+    <w:p w14:paraId="31215036" w14:textId="77777777" w:rsidR="00040F16" w:rsidRDefault="00040F16">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -4275,118 +4302,126 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Light">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="405EF429" w14:textId="7AEEA7BA" w:rsidR="00C8086A" w:rsidRPr="00FA69CA" w:rsidRDefault="00C8086A" w:rsidP="00FA69CA">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2A67D112" w14:textId="44843472" w:rsidR="008A2609" w:rsidRPr="001924AD" w:rsidRDefault="001924AD" w:rsidP="001924AD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2A67D112" w14:textId="13B7CA6B" w:rsidR="008A2609" w:rsidRPr="001924AD" w:rsidRDefault="001924AD" w:rsidP="001924AD">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2835"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
-      <w:t>AX 6799 / Stand Juli 2024</w:t>
+      <w:t xml:space="preserve">AX 6799 / Stand </w:t>
+    </w:r>
+    <w:r w:rsidR="0083463E">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="de-CH"/>
+      </w:rPr>
+      <w:t>April 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2190644A" w14:textId="77777777" w:rsidR="00790EC7" w:rsidRDefault="00790EC7">
+    <w:p w14:paraId="5FD829D3" w14:textId="77777777" w:rsidR="00040F16" w:rsidRDefault="00040F16">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0BA298F3" w14:textId="77777777" w:rsidR="00790EC7" w:rsidRDefault="00790EC7">
+    <w:p w14:paraId="019BC1E2" w14:textId="77777777" w:rsidR="00040F16" w:rsidRDefault="00040F16">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="386BDE46" w14:textId="77777777" w:rsidR="008A2609" w:rsidRPr="005C5686" w:rsidRDefault="008A2609">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005C5686">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t xml:space="preserve">Seite </w:t>
     </w:r>
     <w:r w:rsidRPr="005C5686">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:bCs/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
@@ -4406,51 +4441,51 @@
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="005C5686">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="005C5686">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:bCs/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7B1894F4" w14:textId="7C076302" w:rsidR="00212664" w:rsidRPr="003B5DC6" w:rsidRDefault="00212664" w:rsidP="00212664">
     <w:r w:rsidRPr="005A0F5B">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="de-CH"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5770068E" wp14:editId="6CC8DAF2">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-109609</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2200910" cy="417830"/>
           <wp:effectExtent l="0" t="0" r="8890" b="1270"/>
           <wp:wrapNone/>
           <wp:docPr id="13" name="Grafik 13" descr="C:\Users\ke73\Desktop\Formulare\254_Kerns_Gemeinde_pos_sw.jpg"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -4503,51 +4538,51 @@
         <w:b/>
         <w:spacing w:val="50"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Bau &amp; Infrastruktur</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="767E7BAF" w14:textId="77777777" w:rsidR="00212664" w:rsidRPr="0086157D" w:rsidRDefault="00212664" w:rsidP="00212664">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="3178"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:spacing w:val="50"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Tiefbau &amp; Umwelt</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06675722"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="468E42D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
@@ -6630,54 +6665,54 @@
   <w:num w:numId="29" w16cid:durableId="1966424665">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="418137112">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="717360432">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="486241975">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1336759810">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="764152662">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="746615555">
     <w:abstractNumId w:val="33"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="+iPJYoSECnJXZA/eM7yCBlsZgyCzvyUnYXZ1/vi7Lx89oquainE5SHdVdSzUBqePeYQNzmpn2NAXaQOEQD6pqg==" w:salt="Ph9PdaeebT8Pj7R4h4Ricw=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="CFS5k9LldRPadEHMIDrGs2hoI+u72kyhJf4f77CsIWUFC1HHf8nDK+AdaC7TcNiSZ9ynx/BGhcP/gah1S9lbhA==" w:salt="CEirm0qc+wsJ1N09AePiLw=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -6698,125 +6733,133 @@
     <w:docVar w:name="MetaTool_Script4_Report" w:val="using System;_x000d__x000a_using CMI.MetaTool.Generated;_x000d__x000a_using CMI.DomainModel;_x000d__x000a__x000d__x000a_namespace CMI.MetaTool.Generated.TemplateScript_x000d__x000a_{_x000d__x000a_   public class TemplateScript_x000d__x000a_   {_x000d__x000a_       public string Eval(Dokument obj)_x000d__x000a_       {_x000d__x000a_                  System.Guid userGuid = CMI.DomainModel.MappingInterfaces.MapperSingleton.Instance.UserGuid;_x000d__x000a_                  _x000d__x000a_                  TypeDefinition benutzerTd = DefinitionsManager.Definitionen.TypeDefinitions.FindBySchluessel(&quot;Benutzer&quot;);_x000d__x000a_                  if(benutzerTd == null)_x000d__x000a_                        return string.Empty;_x000d__x000a_                                         _x000d__x000a_                  Query q = new Query(benutzerTd);_x000d__x000a_                  GUIDCriterion crit = new GUIDCriterion(userGuid);_x000d__x000a_            _x000d__x000a_                  q.Criterions.Add(crit);_x000d__x000a_            _x000d__x000a_                  TypedObjektList allBenutzers = CMI.DomainModel.MappingInterfaces.MapperSingleton.Instance.ExecuteObjektQuery(q, benutzerTd.AllFieldAndAssocFieldIds);_x000d__x000a_                  if(allBenutzers.Count != 1)_x000d__x000a_                        return string.Empty;_x000d__x000a_                  _x000d__x000a_                  Benutzer benutzer = allBenutzers[0] as Benutzer;_x000d__x000a_                  if (benutzer == null)_x000d__x000a_                        return string.Empty;_x000d__x000a_                  _x000d__x000a_                  if (benutzer.Organisation == null)_x000d__x000a_                        return &quot;Bitte Organisation auf Benutzer im Axioma ausfüllen.&quot;;_x000d__x000a_                  _x000d__x000a_                  return benutzer.Organisation.ToString();_x000d__x000a_       }_x000d__x000a_   }_x000d__x000a_}_x000d__x000a_"/>
     <w:docVar w:name="MetaTool_Script5_Path" w:val="Dokument"/>
     <w:docVar w:name="MetaTool_Script5_Report" w:val="using System;_x000d__x000a_using CMI.MetaTool.Generated;_x000d__x000a_using CMI.DomainModel;_x000d__x000a__x000d__x000a_namespace CMI.MetaTool.Generated.TemplateScript_x000d__x000a_{_x000d__x000a_   public class TemplateScript_x000d__x000a_   {_x000d__x000a_       public string Eval(Dokument obj)_x000d__x000a_       {_x000d__x000a_                  System.Guid userGuid = CMI.DomainModel.MappingInterfaces.MapperSingleton.Instance.UserGuid;_x000d__x000a_                  _x000d__x000a_                  TypeDefinition benutzerTd = DefinitionsManager.Definitionen.TypeDefinitions.FindBySchluessel(&quot;Benutzer&quot;);_x000d__x000a_                  if(benutzerTd == null)_x000d__x000a_                        return string.Empty;_x000d__x000a_                                         _x000d__x000a_                  Query q = new Query(benutzerTd);_x000d__x000a_                  GUIDCriterion crit = new GUIDCriterion(userGuid);_x000d__x000a_            _x000d__x000a_                  q.Criterions.Add(crit);_x000d__x000a_            _x000d__x000a_                  TypedObjektList allBenutzers = CMI.DomainModel.MappingInterfaces.MapperSingleton.Instance.ExecuteObjektQuery(q, benutzerTd.AllFieldAndAssocFieldIds);_x000d__x000a_                  if(allBenutzers.Count != 1)_x000d__x000a_                        return string.Empty;_x000d__x000a_                  _x000d__x000a_                  Benutzer benutzer = allBenutzers[0] as Benutzer;_x000d__x000a_                  if (benutzer == null)_x000d__x000a_                        return string.Empty;_x000d__x000a_                  _x000d__x000a_                  if (benutzer.TelefonGeschaeft == null)_x000d__x000a_                        return &quot;Bitte Telefonnummer Geschäft auf Benutzer im Axioma ausfüllen.&quot;;_x000d__x000a_                  _x000d__x000a_                  return benutzer.TelefonGeschaeft.ToString();_x000d__x000a_       }_x000d__x000a_   }_x000d__x000a_}_x000d__x000a_"/>
     <w:docVar w:name="MetaTool_Script6_Path" w:val="Dokument"/>
     <w:docVar w:name="MetaTool_Script6_Report" w:val="using System;_x000d__x000a_using CMI.MetaTool.Generated;_x000d__x000a_using CMI.DomainModel;_x000d__x000a__x000d__x000a_namespace CMI.MetaTool.Generated.TemplateScript_x000d__x000a_{_x000d__x000a_   public class TemplateScript_x000d__x000a_   {_x000d__x000a_       public string Eval(Dokument obj)_x000d__x000a_       {_x000d__x000a_                  System.Guid userGuid = CMI.DomainModel.MappingInterfaces.MapperSingleton.Instance.UserGuid;_x000d__x000a_                  _x000d__x000a_                  TypeDefinition benutzerTd = DefinitionsManager.Definitionen.TypeDefinitions.FindBySchluessel(&quot;Benutzer&quot;);_x000d__x000a_                  if(benutzerTd == null)_x000d__x000a_                        return string.Empty;_x000d__x000a_                                         _x000d__x000a_                  Query q = new Query(benutzerTd);_x000d__x000a_                  GUIDCriterion crit = new GUIDCriterion(userGuid);_x000d__x000a_            _x000d__x000a_                  q.Criterions.Add(crit);_x000d__x000a_            _x000d__x000a_                  TypedObjektList allBenutzers = CMI.DomainModel.MappingInterfaces.MapperSingleton.Instance.ExecuteObjektQuery(q, benutzerTd.AllFieldAndAssocFieldIds);_x000d__x000a_                  if(allBenutzers.Count != 1)_x000d__x000a_                        return string.Empty;_x000d__x000a_                  _x000d__x000a_                  Benutzer benutzer = allBenutzers[0] as Benutzer;_x000d__x000a_                  if (benutzer == null)_x000d__x000a_                        return string.Empty;_x000d__x000a_                  _x000d__x000a_                  if (benutzer.FaxGeschaeft == null)_x000d__x000a_                        return &quot;Bitte Fax Nummer Geschäft auf Benutzer im Axioma ausfüllen.&quot;;_x000d__x000a_                  _x000d__x000a_                  return benutzer.FaxGeschaeft.ToString();_x000d__x000a_       }_x000d__x000a_   }_x000d__x000a_}_x000d__x000a_"/>
     <w:docVar w:name="MetaTool_Script7_Path" w:val="Dokument"/>
     <w:docVar w:name="MetaTool_Script7_Report" w:val="using System;_x000d__x000a_using CMI.MetaTool.Generated;_x000d__x000a_using CMI.DomainModel;_x000d__x000a__x000d__x000a_namespace CMI.MetaTool.Generated.TemplateScript_x000d__x000a_{_x000d__x000a_   public class TemplateScript_x000d__x000a_   {_x000d__x000a_       public string Eval(Dokument obj)_x000d__x000a_       {_x000d__x000a_                  System.Guid userGuid = CMI.DomainModel.MappingInterfaces.MapperSingleton.Instance.UserGuid;_x000d__x000a_                  _x000d__x000a_                  TypeDefinition benutzerTd = DefinitionsManager.Definitionen.TypeDefinitions.FindBySchluessel(&quot;Benutzer&quot;);_x000d__x000a_                  if(benutzerTd == null)_x000d__x000a_                        return string.Empty;_x000d__x000a_                                         _x000d__x000a_                  Query q = new Query(benutzerTd);_x000d__x000a_                  GUIDCriterion crit = new GUIDCriterion(userGuid);_x000d__x000a_            _x000d__x000a_                  q.Criterions.Add(crit);_x000d__x000a_            _x000d__x000a_                  TypedObjektList allBenutzers = CMI.DomainModel.MappingInterfaces.MapperSingleton.Instance.ExecuteObjektQuery(q, benutzerTd.AllFieldAndAssocFieldIds);_x000d__x000a_                  if(allBenutzers.Count != 1)_x000d__x000a_                        return string.Empty;_x000d__x000a_                  _x000d__x000a_                  Benutzer benutzer = allBenutzers[0] as Benutzer;_x000d__x000a_                  if (benutzer == null)_x000d__x000a_                        return string.Empty;_x000d__x000a_                  _x000d__x000a_                  if (benutzer.Email == null)_x000d__x000a_                        return &quot;Bitte E-Mail-Adresse auf Benutzer im Axioma ausfüllen.&quot;;_x000d__x000a_                  _x000d__x000a_                  return benutzer.Email.ToString();_x000d__x000a_       }_x000d__x000a_   }_x000d__x000a_}_x000d__x000a_"/>
     <w:docVar w:name="MetaTool_Script8_Path" w:val="Dokument"/>
     <w:docVar w:name="MetaTool_Script8_Report" w:val="using System;_x000d__x000a_using CMI.MetaTool.Generated;_x000d__x000a_using CMI.DomainModel;_x000d__x000a__x000d__x000a_namespace CMI.MetaTool.Generated.TemplateScript_x000d__x000a_{_x000d__x000a_   public class TemplateScript_x000d__x000a_   {_x000d__x000a_       public string Eval(Dokument obj)_x000d__x000a_       {_x000d__x000a_                  System.Guid userGuid = CMI.DomainModel.MappingInterfaces.MapperSingleton.Instance.UserGuid;_x000d__x000a_                  _x000d__x000a_                  TypeDefinition benutzerTd = DefinitionsManager.Definitionen.TypeDefinitions.FindBySchluessel(&quot;Benutzer&quot;);_x000d__x000a_                  if(benutzerTd == null)_x000d__x000a_                        return string.Empty;_x000d__x000a_                                         _x000d__x000a_                  Query q = new Query(benutzerTd);_x000d__x000a_                  GUIDCriterion crit = new GUIDCriterion(userGuid);_x000d__x000a_            _x000d__x000a_                  q.Criterions.Add(crit);_x000d__x000a_            _x000d__x000a_                  TypedObjektList allBenutzers = CMI.DomainModel.MappingInterfaces.MapperSingleton.Instance.ExecuteObjektQuery(q, benutzerTd.AllFieldAndAssocFieldIds);_x000d__x000a_                  if(allBenutzers.Count != 1)_x000d__x000a_                        return string.Empty;_x000d__x000a_                  _x000d__x000a_                  Benutzer benutzer = allBenutzers[0] as Benutzer;_x000d__x000a_                  if (benutzer == null)_x000d__x000a_                        return string.Empty;_x000d__x000a_                  _x000d__x000a_                  if (benutzer.Organisation == null)_x000d__x000a_                        return &quot;Bitte Organisation auf Benutzer im Axioma ausfüllen.&quot;;_x000d__x000a_                  _x000d__x000a_                  return benutzer.Organisation.ToString();_x000d__x000a_       }_x000d__x000a_   }_x000d__x000a_}_x000d__x000a_"/>
     <w:docVar w:name="MetaTool_Script9_Path" w:val="Dokument"/>
     <w:docVar w:name="MetaTool_Script9_Report" w:val="using System;_x000d__x000a_using CMI.MetaTool.Generated;_x000d__x000a_using CMI.DomainModel;_x000d__x000a__x000d__x000a_namespace CMI.MetaTool.Generated.TemplateScript_x000d__x000a_{_x000d__x000a_   public class TemplateScript_x000d__x000a_   {_x000d__x000a_       public string Eval(Dokument obj)_x000d__x000a_       {_x000d__x000a_                  System.Guid userGuid = CMI.DomainModel.MappingInterfaces.MapperSingleton.Instance.UserGuid;_x000d__x000a_                  _x000d__x000a_                  TypeDefinition benutzerTd = DefinitionsManager.Definitionen.TypeDefinitions.FindBySchluessel(&quot;Benutzer&quot;);_x000d__x000a_                  if(benutzerTd == null)_x000d__x000a_                        return string.Empty;_x000d__x000a_                                         _x000d__x000a_                  Query q = new Query(benutzerTd);_x000d__x000a_                  GUIDCriterion crit = new GUIDCriterion(userGuid);_x000d__x000a_            _x000d__x000a_                  q.Criterions.Add(crit);_x000d__x000a_            _x000d__x000a_                  TypedObjektList allBenutzers = CMI.DomainModel.MappingInterfaces.MapperSingleton.Instance.ExecuteObjektQuery(q, benutzerTd.AllFieldAndAssocFieldIds);_x000d__x000a_                  if(allBenutzers.Count != 1)_x000d__x000a_                        return string.Empty;_x000d__x000a_                  _x000d__x000a_                  Benutzer benutzer = allBenutzers[0] as Benutzer;_x000d__x000a_                  if (benutzer == null)_x000d__x000a_                        return string.Empty;_x000d__x000a_                  _x000d__x000a_                  if (benutzer.Vorname == null)_x000d__x000a_                        return &quot;Bitte Vorname auf Benutzer im Axioma ausfüllen.&quot;;_x000d__x000a_                  _x000d__x000a_                  return benutzer.Vorname.ToString();_x000d__x000a_       }_x000d__x000a_   }_x000d__x000a_}_x000d__x000a_"/>
     <w:docVar w:name="MetaTool_Table1_Path" w:val="Dokument/Geschaeft/*[name()='Geschaeft' or name()='Antrag' or name()='Vertragsdossier' or name()='Bauprojekt']/Beteiligungen/*/Kontakt/*[name()='Benutzer' or name()='Kontakt']/Adressen/*"/>
     <w:docVar w:name="MetaTool_Table1_Report" w:val="&lt;?xml version=&quot;1.0&quot; encoding=&quot;utf-8&quot; standalone=&quot;yes&quot;?&gt;&lt;root type=&quot;PerpetuumSoft.Reporting.DOM.Document&quot; id=&quot;1&quot; version=&quot;2&quot; Name=&quot;Adresse&quot; DocumentGuid=&quot;5b254c95-887c-4864-ab2f-76690436016d&quot; IsTemplate=&quot;true&quot; GridStep=&quot;11.811023622047244&quot; ScriptLanguage=&quot;CSharp&quot; ImportsString=&quot;CMI.MetaTool.Generated&amp;#xD;&amp;#xA;CMI.DomainModel&amp;#xD;&amp;#xA;CMI.DomainModel.MappingInterfaces&quot;&gt;&lt;StyleSheet type=&quot;PerpetuumSoft.Reporting.DOM.StyleSheet&quot; id=&quot;2&quot; Title=&quot;Standard&quot;&gt;&lt;Styles type=&quot;PerpetuumSoft.Reporting.DOM.StyleCollection&quot; id=&quot;3&quot;&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;4&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Standard&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;5&quot; FamilyName=&quot;Verdana&quot; Size=&quot;9.75&quot; Italic=&quot;Off&quot; Bold=&quot;Off&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;6&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading1&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;7&quot; FamilyName=&quot;Verdana&quot; Size=&quot;15.75&quot; Italic=&quot;Off&quot; Bold=&quot;Off&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;8&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading2&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;9&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;10&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading3&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;11&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;12&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading4&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;13&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;14&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading5&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;15&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;16&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading6&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;17&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;18&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading7&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;19&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;20&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading8&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;21&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;22&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading9&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;23&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;/Styles&gt;&lt;/StyleSheet&gt;&lt;Parameters type=&quot;PerpetuumSoft.Reporting.DOM.ParameterCollection&quot; id=&quot;24&quot; /&gt;&lt;Pages type=&quot;PerpetuumSoft.Reporting.DOM.PageCollection&quot; id=&quot;25&quot;&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Page&quot; id=&quot;26&quot; Location=&quot;0;0&quot; Name=&quot;Seite1&quot; Margins=&quot;0; 0; 0; 0&quot; Size=&quot;2480.3149606299212;3507.8740157480315&quot;&gt;&lt;Controls type=&quot;PerpetuumSoft.Reporting.DOM.ReportControlCollection&quot; id=&quot;27&quot;&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.DataBand&quot; id=&quot;28&quot; Location=&quot;0;59.055118560791016&quot; ColumnsGap=&quot;0&quot; DataSource=&quot;Adresse&quot; Name=&quot;dataBandAdresse&quot; Size=&quot;2480.3149606299212;177.16535949707031&quot;&gt;&lt;Sort type=&quot;PerpetuumSoft.Reporting.DOM.DataBandSortCollection&quot; id=&quot;29&quot; /&gt;&lt;Totals type=&quot;PerpetuumSoft.Reporting.DOM.DataBandTotalCollection&quot; id=&quot;30&quot; /&gt;&lt;Controls type=&quot;PerpetuumSoft.Reporting.DOM.ReportControlCollection&quot; id=&quot;31&quot;&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Detail&quot; id=&quot;32&quot; Location=&quot;0;59.055118560791016&quot; Name=&quot;Detail&quot; CanBreak=&quot;true&quot; Size=&quot;2480.3149606299212;59.055118560791016&quot;&gt;&lt;Controls type=&quot;PerpetuumSoft.Reporting.DOM.ReportControlCollection&quot; id=&quot;33&quot;&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.TextBox&quot; id=&quot;34&quot; Location=&quot;1393.7008056640625;0&quot; Name=&quot;textBox1&quot; Size=&quot;1086.6141357421875;59.055118560791016&quot; TextAlign=&quot;TopLeft&quot;&gt;&lt;DataBindings type=&quot;PerpetuumSoft.Reporting.DOM.ReportDataBindingCollection&quot; id=&quot;35&quot;&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.ReportDataBinding&quot; id=&quot;36&quot; Expression=&quot;dataBandAdresse[&amp;quot;Adressblock&amp;quot;]&quot; PropertyName=&quot;Value&quot; /&gt;&lt;/DataBindings&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;37&quot; FamilyName=&quot;Arial&quot; Size=&quot;11.25&quot; Italic=&quot;Off&quot; Bold=&quot;Off&quot; Strikeout=&quot;Off&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;/Controls&gt;&lt;Aggregates type=&quot;PerpetuumSoft.Reporting.DOM.AggregateCollection&quot; id=&quot;38&quot; /&gt;&lt;DataBindings type=&quot;PerpetuumSoft.Reporting.DOM.ReportDataBindingCollection&quot; id=&quot;39&quot; /&gt;&lt;/Item&gt;&lt;/Controls&gt;&lt;Aggregates type=&quot;PerpetuumSoft.Reporting.DOM.AggregateCollection&quot; id=&quot;40&quot; /&gt;&lt;DataBindings type=&quot;PerpetuumSoft.Reporting.DOM.ReportDataBindingCollection&quot; id=&quot;41&quot; /&gt;&lt;/Item&gt;&lt;/Controls&gt;&lt;DataBindings type=&quot;PerpetuumSoft.Reporting.DOM.ReportDataBindingCollection&quot; id=&quot;42&quot; /&gt;&lt;/Item&gt;&lt;/Pages&gt;&lt;DataSources type=&quot;PerpetuumSoft.Reporting.Data.DocumentDataSourceCollection&quot; id=&quot;43&quot; /&gt;&lt;/root&gt;"/>
     <w:docVar w:name="MetaTool_Table1_Selection" w:val="Interactive"/>
     <w:docVar w:name="MetaTool_Table2_Path" w:val="Dokument/Geschaeft/*[name()='Geschaeft' or name()='Antrag' or name()='Vertragsdossier' or name()='Bauprojekt']/Beteiligungen/*/Kontakt/*[name()='Benutzer' or name()='Kontakt']/Adressen/*"/>
     <w:docVar w:name="MetaTool_Table2_Report" w:val="&lt;?xml version=&quot;1.0&quot; encoding=&quot;utf-8&quot; standalone=&quot;yes&quot;?&gt;&lt;root type=&quot;PerpetuumSoft.Reporting.DOM.Document&quot; id=&quot;1&quot; version=&quot;2&quot; Name=&quot;Adresse&quot; DocumentGuid=&quot;aedba5a5-9df5-4bdf-a19d-b5be9dce9579&quot; IsTemplate=&quot;true&quot; GridStep=&quot;59.055118560791016&quot; ScriptLanguage=&quot;CSharp&quot; ImportsString=&quot;CMI.MetaTool.Generated&amp;#xD;&amp;#xA;CMI.DomainModel&amp;#xD;&amp;#xA;CMI.DomainModel.MappingInterfaces&quot;&gt;&lt;StyleSheet type=&quot;PerpetuumSoft.Reporting.DOM.StyleSheet&quot; id=&quot;2&quot; Title=&quot;Standard&quot;&gt;&lt;Styles type=&quot;PerpetuumSoft.Reporting.DOM.StyleCollection&quot; id=&quot;3&quot;&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;4&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Standard&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;5&quot; FamilyName=&quot;Verdana&quot; Size=&quot;9.75&quot; Italic=&quot;Off&quot; Bold=&quot;Off&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;6&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading1&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;7&quot; FamilyName=&quot;Verdana&quot; Size=&quot;15.75&quot; Italic=&quot;Off&quot; Bold=&quot;Off&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;8&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading2&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;9&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;10&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading3&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;11&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;12&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading4&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;13&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;14&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading5&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;15&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;16&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading6&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;17&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;18&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading7&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;19&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;20&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading8&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;21&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Style&quot; id=&quot;22&quot; TextAlign=&quot;TopLeft&quot; Name=&quot;Heading9&quot;&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;23&quot; FamilyName=&quot;Verdana&quot; Size=&quot;12&quot; Italic=&quot;Off&quot; Bold=&quot;On&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;/Styles&gt;&lt;/StyleSheet&gt;&lt;Parameters type=&quot;PerpetuumSoft.Reporting.DOM.ParameterCollection&quot; id=&quot;24&quot; /&gt;&lt;Pages type=&quot;PerpetuumSoft.Reporting.DOM.PageCollection&quot; id=&quot;25&quot;&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Page&quot; id=&quot;26&quot; Location=&quot;0;0&quot; Name=&quot;Seite1&quot; Margins=&quot;0; 0; 0; 0&quot; Size=&quot;2480.3149606299212;3507.8740157480315&quot;&gt;&lt;Controls type=&quot;PerpetuumSoft.Reporting.DOM.ReportControlCollection&quot; id=&quot;27&quot;&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.DataBand&quot; id=&quot;28&quot; Location=&quot;0;59.055118560791016&quot; ColumnsGap=&quot;0&quot; DataSource=&quot;Adresse&quot; Name=&quot;dataBandAdresse&quot; Size=&quot;2480.3149606299212;177.16535949707031&quot;&gt;&lt;Sort type=&quot;PerpetuumSoft.Reporting.DOM.DataBandSortCollection&quot; id=&quot;29&quot; /&gt;&lt;Totals type=&quot;PerpetuumSoft.Reporting.DOM.DataBandTotalCollection&quot; id=&quot;30&quot; /&gt;&lt;Controls type=&quot;PerpetuumSoft.Reporting.DOM.ReportControlCollection&quot; id=&quot;31&quot;&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.Detail&quot; id=&quot;32&quot; Location=&quot;0;59.055118560791016&quot; Name=&quot;Detail&quot; CanBreak=&quot;true&quot; Size=&quot;2480.3149606299212;59.055118560791016&quot;&gt;&lt;Controls type=&quot;PerpetuumSoft.Reporting.DOM.ReportControlCollection&quot; id=&quot;33&quot;&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.TextBox&quot; id=&quot;34&quot; Location=&quot;0;0&quot; Name=&quot;textBox1&quot; Size=&quot;2480.3149795532227;59.055118560791016&quot; TextAlign=&quot;TopLeft&quot;&gt;&lt;DataBindings type=&quot;PerpetuumSoft.Reporting.DOM.ReportDataBindingCollection&quot; id=&quot;35&quot;&gt;&lt;Item type=&quot;PerpetuumSoft.Reporting.DOM.ReportDataBinding&quot; id=&quot;36&quot; Expression=&quot;dataBandAdresse[&amp;quot;Kontakt$Kontakt.Briefanrede&amp;quot;]&quot; PropertyName=&quot;Value&quot; /&gt;&lt;/DataBindings&gt;&lt;Font type=&quot;PerpetuumSoft.Framework.Drawing.FontDescriptor&quot; id=&quot;37&quot; FamilyName=&quot;Arial&quot; Size=&quot;11.25&quot; Italic=&quot;Off&quot; Bold=&quot;Off&quot; Strikeout=&quot;Off&quot; Underline=&quot;Off&quot; /&gt;&lt;/Item&gt;&lt;/Controls&gt;&lt;Aggregates type=&quot;PerpetuumSoft.Reporting.DOM.AggregateCollection&quot; id=&quot;38&quot; /&gt;&lt;DataBindings type=&quot;PerpetuumSoft.Reporting.DOM.ReportDataBindingCollection&quot; id=&quot;39&quot; /&gt;&lt;/Item&gt;&lt;/Controls&gt;&lt;Aggregates type=&quot;PerpetuumSoft.Reporting.DOM.AggregateCollection&quot; id=&quot;40&quot; /&gt;&lt;DataBindings type=&quot;PerpetuumSoft.Reporting.DOM.ReportDataBindingCollection&quot; id=&quot;41&quot; /&gt;&lt;/Item&gt;&lt;/Controls&gt;&lt;DataBindings type=&quot;PerpetuumSoft.Reporting.DOM.ReportDataBindingCollection&quot; id=&quot;42&quot; /&gt;&lt;/Item&gt;&lt;/Pages&gt;&lt;DataSources type=&quot;PerpetuumSoft.Reporting.Data.DocumentDataSourceCollection&quot; id=&quot;43&quot; /&gt;&lt;/root&gt;"/>
     <w:docVar w:name="MetaTool_Table2_Selection" w:val="MetaTool_Table1"/>
     <w:docVar w:name="MetaTool_TypeDefinition" w:val="Dokument"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="008A2609"/>
     <w:rsid w:val="00012DFF"/>
     <w:rsid w:val="00040F16"/>
     <w:rsid w:val="00050FB0"/>
     <w:rsid w:val="00055604"/>
+    <w:rsid w:val="00065FB0"/>
     <w:rsid w:val="000A74D8"/>
+    <w:rsid w:val="000E68FD"/>
     <w:rsid w:val="000F35A9"/>
     <w:rsid w:val="000F479A"/>
     <w:rsid w:val="001446FE"/>
     <w:rsid w:val="00165844"/>
     <w:rsid w:val="00167A5F"/>
     <w:rsid w:val="001924AD"/>
     <w:rsid w:val="001969B6"/>
     <w:rsid w:val="001A3B3D"/>
     <w:rsid w:val="001A4733"/>
     <w:rsid w:val="001B746D"/>
     <w:rsid w:val="00212664"/>
-    <w:rsid w:val="0021646C"/>
     <w:rsid w:val="00224D1D"/>
     <w:rsid w:val="00273A16"/>
     <w:rsid w:val="002C62E1"/>
     <w:rsid w:val="002E3938"/>
     <w:rsid w:val="0032306B"/>
     <w:rsid w:val="003369AD"/>
     <w:rsid w:val="00346E67"/>
+    <w:rsid w:val="00353DAD"/>
     <w:rsid w:val="00385191"/>
     <w:rsid w:val="00386476"/>
     <w:rsid w:val="00387BA3"/>
+    <w:rsid w:val="003A1AA4"/>
     <w:rsid w:val="003A3111"/>
     <w:rsid w:val="003C5169"/>
     <w:rsid w:val="003F3525"/>
     <w:rsid w:val="004659DA"/>
     <w:rsid w:val="004A7611"/>
     <w:rsid w:val="004D65ED"/>
     <w:rsid w:val="005023C4"/>
     <w:rsid w:val="00515D1E"/>
     <w:rsid w:val="00540795"/>
     <w:rsid w:val="0054576B"/>
     <w:rsid w:val="00545BC6"/>
     <w:rsid w:val="00556367"/>
     <w:rsid w:val="00582736"/>
     <w:rsid w:val="00584AD2"/>
     <w:rsid w:val="00590189"/>
+    <w:rsid w:val="005B211F"/>
     <w:rsid w:val="005C09FD"/>
     <w:rsid w:val="005C5686"/>
     <w:rsid w:val="00613511"/>
     <w:rsid w:val="006B527A"/>
     <w:rsid w:val="006B6F96"/>
     <w:rsid w:val="006C0A32"/>
     <w:rsid w:val="006C3A8C"/>
     <w:rsid w:val="0071156E"/>
     <w:rsid w:val="0075003A"/>
     <w:rsid w:val="00766313"/>
     <w:rsid w:val="007668AE"/>
     <w:rsid w:val="00772CFB"/>
     <w:rsid w:val="007734B6"/>
-    <w:rsid w:val="00790EC7"/>
     <w:rsid w:val="007B702B"/>
     <w:rsid w:val="007E7868"/>
+    <w:rsid w:val="00817360"/>
+    <w:rsid w:val="0083463E"/>
     <w:rsid w:val="00847B31"/>
     <w:rsid w:val="00847EA1"/>
+    <w:rsid w:val="00875C99"/>
     <w:rsid w:val="0089456C"/>
     <w:rsid w:val="008A2609"/>
     <w:rsid w:val="008F1247"/>
     <w:rsid w:val="008F4EC7"/>
     <w:rsid w:val="0093657E"/>
     <w:rsid w:val="009368A4"/>
+    <w:rsid w:val="00945137"/>
     <w:rsid w:val="009522EF"/>
     <w:rsid w:val="00972348"/>
     <w:rsid w:val="009A7FD4"/>
     <w:rsid w:val="009B5424"/>
     <w:rsid w:val="009C5097"/>
     <w:rsid w:val="009F50F0"/>
     <w:rsid w:val="00A0054A"/>
     <w:rsid w:val="00A2388A"/>
     <w:rsid w:val="00A450DF"/>
     <w:rsid w:val="00A860D7"/>
     <w:rsid w:val="00A937A1"/>
     <w:rsid w:val="00AA7D9B"/>
     <w:rsid w:val="00AB51F9"/>
+    <w:rsid w:val="00AD1B42"/>
     <w:rsid w:val="00AF3B63"/>
     <w:rsid w:val="00B027F9"/>
     <w:rsid w:val="00B406B9"/>
     <w:rsid w:val="00B56C20"/>
     <w:rsid w:val="00B7325F"/>
     <w:rsid w:val="00BB54C8"/>
     <w:rsid w:val="00BB5523"/>
     <w:rsid w:val="00BC1813"/>
     <w:rsid w:val="00C068CB"/>
     <w:rsid w:val="00C502D7"/>
     <w:rsid w:val="00C510B6"/>
     <w:rsid w:val="00C72CBA"/>
     <w:rsid w:val="00C73736"/>
     <w:rsid w:val="00C73909"/>
     <w:rsid w:val="00C76F8E"/>
     <w:rsid w:val="00C8086A"/>
     <w:rsid w:val="00CE60CC"/>
     <w:rsid w:val="00D31B9C"/>
     <w:rsid w:val="00D66BD1"/>
     <w:rsid w:val="00D9105A"/>
     <w:rsid w:val="00DA3CF0"/>
     <w:rsid w:val="00DB35E1"/>
     <w:rsid w:val="00DD5C31"/>
     <w:rsid w:val="00DD6E1A"/>
     <w:rsid w:val="00E0378F"/>
@@ -6842,51 +6885,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="03498F41"/>
   <w15:docId w15:val="{DDF0839D-7935-47D9-94B2-4B5B8F5CB83B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7350,109 +7393,109 @@
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listenabsatz">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="002E3938"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="BAD3183158274CB9A5D4D106061390BA"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{996F5E8E-5F8C-4B65-9F8D-ABD60F1B2A1A}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005D14B4" w:rsidRDefault="002E2C51" w:rsidP="002E2C51">
           <w:pPr>
             <w:pStyle w:val="BAD3183158274CB9A5D4D106061390BA"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:color w:val="FF0000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Endziffer</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -7470,111 +7513,117 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Light">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B267B7"/>
+    <w:rsid w:val="00065FB0"/>
     <w:rsid w:val="00114EFB"/>
     <w:rsid w:val="002D2185"/>
     <w:rsid w:val="002E2C51"/>
     <w:rsid w:val="005D14B4"/>
     <w:rsid w:val="00657B90"/>
-    <w:rsid w:val="00AC7917"/>
+    <w:rsid w:val="00945137"/>
     <w:rsid w:val="00B267B7"/>
     <w:rsid w:val="00F94FDD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7975,51 +8024,51 @@
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Platzhaltertext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="002E2C51"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BAD3183158274CB9A5D4D106061390BA">
     <w:name w:val="BAD3183158274CB9A5D4D106061390BA"/>
     <w:rsid w:val="002E2C51"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa-Design">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -8264,80 +8313,86 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{902d1fa2-dfd8-4688-9cbd-2082bd08ec9e}" enabled="1" method="Standard" siteId="{45125846-7c8e-4eb6-bc84-0c7824556cc7}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>578</Words>
-  <Characters>3644</Characters>
+  <Words>577</Words>
+  <Characters>3640</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>GEMEINDEKANZLEI</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Kanton Obwalden</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4214</CharactersWithSpaces>
+  <CharactersWithSpaces>4209</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>GEMEINDEKANZLEI</dc:title>
   <dc:creator>Daniel Amstad</dc:creator>
   <dc:description>2683</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="DOK_4.Selektion">
     <vt:lpwstr>thisdoc=1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="EIN_7.Selektion">